--- v1 (2026-03-16)
+++ v2 (2026-05-01)
@@ -376,51 +376,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z58"/>
+  <dimension ref="A1:Z59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
@@ -1424,163 +1424,183 @@
     <row r="52" spans="1:26">
       <c r="A52">
         <v>2019</v>
       </c>
       <c r="B52">
         <v>81.86078199999999</v>
       </c>
       <c r="C52">
         <v>1.65548</v>
       </c>
       <c r="D52">
         <v>17.41571600000001</v>
       </c>
       <c r="E52">
         <v>115.1619549999999</v>
       </c>
       <c r="F52">
         <v>216.093932</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53">
         <v>2020</v>
       </c>
       <c r="B53">
-        <v>98.39005700000006</v>
+        <v>98.39005800000005</v>
       </c>
       <c r="C53">
         <v>1.282334</v>
       </c>
       <c r="D53">
-        <v>16.96817399999999</v>
+        <v>16.967952</v>
       </c>
       <c r="E53">
         <v>112.326175</v>
       </c>
       <c r="F53">
-        <v>228.966737</v>
+        <v>228.966516</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54">
         <v>2021</v>
       </c>
       <c r="B54">
-        <v>102.3136790000001</v>
+        <v>102.3141760000001</v>
       </c>
       <c r="C54">
         <v>0.7060950000000001</v>
       </c>
       <c r="D54">
-        <v>14.63746199999999</v>
+        <v>14.63754999999999</v>
       </c>
       <c r="E54">
-        <v>115.1941840000001</v>
+        <v>115.1941830000001</v>
       </c>
       <c r="F54">
-        <v>232.851419</v>
+        <v>232.8520029999999</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55">
         <v>2022</v>
       </c>
       <c r="B55">
-        <v>97.70653800000001</v>
+        <v>97.70608100000003</v>
       </c>
       <c r="C55">
         <v>1.088673</v>
       </c>
       <c r="D55">
-        <v>11.51065500000002</v>
+        <v>11.51057100000001</v>
       </c>
       <c r="E55">
-        <v>124.196644</v>
+        <v>124.196643</v>
       </c>
       <c r="F55">
-        <v>234.50251</v>
+        <v>234.5019679999999</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56">
         <v>2023</v>
       </c>
       <c r="B56">
-        <v>104.0861380000001</v>
+        <v>104.0859450000001</v>
       </c>
       <c r="C56">
         <v>1.161143</v>
       </c>
       <c r="D56">
-        <v>11.95405100000001</v>
+        <v>11.953768</v>
       </c>
       <c r="E56">
-        <v>117.31102</v>
+        <v>117.311014</v>
       </c>
       <c r="F56">
-        <v>234.512351</v>
+        <v>234.5118700000002</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57">
         <v>2024</v>
       </c>
       <c r="B57">
-        <v>102.853452</v>
+        <v>102.8532939999999</v>
       </c>
       <c r="C57">
         <v>1.290799999999999</v>
       </c>
       <c r="D57">
         <v>12.216494</v>
       </c>
       <c r="E57">
-        <v>126.2387099999999</v>
+        <v>126.2425859999999</v>
       </c>
       <c r="F57">
-        <v>242.5994550000001</v>
+        <v>242.603173</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58">
         <v>2025</v>
       </c>
       <c r="B58">
-        <v>106.766423</v>
+        <v>106.764929</v>
       </c>
       <c r="C58">
         <v>1.034999</v>
       </c>
       <c r="D58">
-        <v>10.847977</v>
+        <v>10.84874099999999</v>
       </c>
       <c r="E58">
-        <v>121.765149</v>
+        <v>121.830612</v>
       </c>
       <c r="F58">
-        <v>240.4145470000003</v>
+        <v>240.4792790000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59">
+        <v>2026</v>
+      </c>
+      <c r="B59">
+        <v>18.45327900000001</v>
+      </c>
+      <c r="C59">
+        <v>0.19638</v>
+      </c>
+      <c r="D59">
+        <v>1.843883000000001</v>
+      </c>
+      <c r="E59">
+        <v>21.238997</v>
+      </c>
+      <c r="F59">
+        <v>41.73253800000001</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>