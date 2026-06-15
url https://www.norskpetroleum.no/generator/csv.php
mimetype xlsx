--- v2 (2026-05-01)
+++ v3 (2026-06-15)
@@ -1476,131 +1476,131 @@
       </c>
       <c r="E54">
         <v>115.1941830000001</v>
       </c>
       <c r="F54">
         <v>232.8520029999999</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55">
         <v>2022</v>
       </c>
       <c r="B55">
         <v>97.70608100000003</v>
       </c>
       <c r="C55">
         <v>1.088673</v>
       </c>
       <c r="D55">
         <v>11.51057100000001</v>
       </c>
       <c r="E55">
         <v>124.196643</v>
       </c>
       <c r="F55">
-        <v>234.5019679999999</v>
+        <v>234.501968</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56">
         <v>2023</v>
       </c>
       <c r="B56">
         <v>104.0859450000001</v>
       </c>
       <c r="C56">
         <v>1.161143</v>
       </c>
       <c r="D56">
         <v>11.953768</v>
       </c>
       <c r="E56">
         <v>117.311014</v>
       </c>
       <c r="F56">
-        <v>234.5118700000002</v>
+        <v>234.5118700000001</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57">
         <v>2024</v>
       </c>
       <c r="B57">
-        <v>102.8532939999999</v>
+        <v>102.8532939999998</v>
       </c>
       <c r="C57">
         <v>1.290799999999999</v>
       </c>
       <c r="D57">
         <v>12.216494</v>
       </c>
       <c r="E57">
         <v>126.2425859999999</v>
       </c>
       <c r="F57">
-        <v>242.603173</v>
+        <v>242.6031729999999</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58">
         <v>2025</v>
       </c>
       <c r="B58">
-        <v>106.764929</v>
+        <v>106.7649290000001</v>
       </c>
       <c r="C58">
         <v>1.034999</v>
       </c>
       <c r="D58">
         <v>10.84874099999999</v>
       </c>
       <c r="E58">
         <v>121.830612</v>
       </c>
       <c r="F58">
         <v>240.4792790000001</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59">
         <v>2026</v>
       </c>
       <c r="B59">
-        <v>18.45327900000001</v>
+        <v>27.970381</v>
       </c>
       <c r="C59">
-        <v>0.19638</v>
+        <v>0.293644</v>
       </c>
       <c r="D59">
-        <v>1.843883000000001</v>
+        <v>2.779469000000001</v>
       </c>
       <c r="E59">
-        <v>21.238997</v>
+        <v>32.116183</v>
       </c>
       <c r="F59">
-        <v>41.73253800000001</v>
+        <v>63.159676</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>