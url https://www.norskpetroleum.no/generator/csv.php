--- v3 (2026-06-15)
+++ v4 (2026-07-30)
@@ -1524,83 +1524,83 @@
     <row r="57" spans="1:26">
       <c r="A57">
         <v>2024</v>
       </c>
       <c r="B57">
         <v>102.8532939999998</v>
       </c>
       <c r="C57">
         <v>1.290799999999999</v>
       </c>
       <c r="D57">
         <v>12.216494</v>
       </c>
       <c r="E57">
         <v>126.2425859999999</v>
       </c>
       <c r="F57">
         <v>242.6031729999999</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58">
         <v>2025</v>
       </c>
       <c r="B58">
-        <v>106.7649290000001</v>
+        <v>106.7651</v>
       </c>
       <c r="C58">
-        <v>1.034999</v>
+        <v>1.034983</v>
       </c>
       <c r="D58">
-        <v>10.84874099999999</v>
+        <v>10.84874799999999</v>
       </c>
       <c r="E58">
-        <v>121.830612</v>
+        <v>121.8312369999999</v>
       </c>
       <c r="F58">
-        <v>240.4792790000001</v>
+        <v>240.480066</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59">
         <v>2026</v>
       </c>
       <c r="B59">
-        <v>27.970381</v>
+        <v>45.74078600000004</v>
       </c>
       <c r="C59">
-        <v>0.293644</v>
+        <v>0.4605109999999999</v>
       </c>
       <c r="D59">
-        <v>2.779469000000001</v>
+        <v>4.556909999999999</v>
       </c>
       <c r="E59">
-        <v>32.116183</v>
+        <v>51.77089299999997</v>
       </c>
       <c r="F59">
-        <v>63.159676</v>
+        <v>102.529099</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>