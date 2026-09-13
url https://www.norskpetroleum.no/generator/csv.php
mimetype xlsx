--- v4 (2026-07-30)
+++ v5 (2026-09-13)
@@ -933,165 +933,165 @@
       </c>
       <c r="D27">
         <v>7.122063999999999</v>
       </c>
       <c r="E27">
         <v>26.84160800000003</v>
       </c>
       <c r="F27">
         <v>182.648869</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28">
         <v>1995</v>
       </c>
       <c r="B28">
         <v>156.7759009999999</v>
       </c>
       <c r="C28">
         <v>3.178058</v>
       </c>
       <c r="D28">
         <v>7.941658</v>
       </c>
       <c r="E28">
-        <v>27.81360000000001</v>
+        <v>27.8136</v>
       </c>
       <c r="F28">
         <v>195.7092170000001</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29">
         <v>1996</v>
       </c>
       <c r="B29">
         <v>175.5013399999999</v>
       </c>
       <c r="C29">
         <v>3.784107999999999</v>
       </c>
       <c r="D29">
         <v>8.232091999999996</v>
       </c>
       <c r="E29">
         <v>37.39794299999996</v>
       </c>
       <c r="F29">
         <v>224.915483</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30">
         <v>1997</v>
       </c>
       <c r="B30">
         <v>175.9137979999999</v>
       </c>
       <c r="C30">
         <v>5.375700999999999</v>
       </c>
       <c r="D30">
         <v>8.073593999999993</v>
       </c>
       <c r="E30">
-        <v>42.94472300000001</v>
+        <v>42.944723</v>
       </c>
       <c r="F30">
-        <v>232.3078159999999</v>
+        <v>232.307816</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31">
         <v>1998</v>
       </c>
       <c r="B31">
         <v>168.7437459999999</v>
       </c>
       <c r="C31">
-        <v>5.047382000000002</v>
+        <v>5.047382000000001</v>
       </c>
       <c r="D31">
         <v>7.389690000000004</v>
       </c>
       <c r="E31">
         <v>44.19456400000001</v>
       </c>
       <c r="F31">
         <v>225.375382</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32">
         <v>1999</v>
       </c>
       <c r="B32">
         <v>168.689716</v>
       </c>
       <c r="C32">
-        <v>5.512490000000001</v>
+        <v>5.512490000000002</v>
       </c>
       <c r="D32">
         <v>6.992057000000003</v>
       </c>
       <c r="E32">
-        <v>48.47079299999996</v>
+        <v>48.47079299999998</v>
       </c>
       <c r="F32">
         <v>229.665056</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33">
         <v>2000</v>
       </c>
       <c r="B33">
         <v>181.1805670000001</v>
       </c>
       <c r="C33">
         <v>5.410686999999999</v>
       </c>
       <c r="D33">
         <v>7.225369</v>
       </c>
       <c r="E33">
         <v>49.79594899999998</v>
       </c>
       <c r="F33">
         <v>243.6125719999999</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34">
         <v>2001</v>
       </c>
       <c r="B34">
         <v>180.8844529999999</v>
       </c>
       <c r="C34">
-        <v>5.665544</v>
+        <v>5.665544000000001</v>
       </c>
       <c r="D34">
         <v>10.92394699999999</v>
       </c>
       <c r="E34">
         <v>54.03649</v>
       </c>
       <c r="F34">
         <v>251.5104339999998</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35">
         <v>2002</v>
       </c>
       <c r="B35">
         <v>173.6491179999999</v>
       </c>
       <c r="C35">
         <v>7.323183999999998</v>
       </c>
       <c r="D35">
         <v>11.798178</v>
       </c>
       <c r="E35">
@@ -1476,131 +1476,131 @@
       </c>
       <c r="E54">
         <v>115.1941830000001</v>
       </c>
       <c r="F54">
         <v>232.8520029999999</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55">
         <v>2022</v>
       </c>
       <c r="B55">
         <v>97.70608100000003</v>
       </c>
       <c r="C55">
         <v>1.088673</v>
       </c>
       <c r="D55">
         <v>11.51057100000001</v>
       </c>
       <c r="E55">
         <v>124.196643</v>
       </c>
       <c r="F55">
-        <v>234.501968</v>
+        <v>234.5019679999999</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56">
         <v>2023</v>
       </c>
       <c r="B56">
         <v>104.0859450000001</v>
       </c>
       <c r="C56">
         <v>1.161143</v>
       </c>
       <c r="D56">
         <v>11.953768</v>
       </c>
       <c r="E56">
         <v>117.311014</v>
       </c>
       <c r="F56">
-        <v>234.5118700000001</v>
+        <v>234.5118700000002</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57">
         <v>2024</v>
       </c>
       <c r="B57">
-        <v>102.8532939999998</v>
+        <v>102.8532939999999</v>
       </c>
       <c r="C57">
         <v>1.290799999999999</v>
       </c>
       <c r="D57">
         <v>12.216494</v>
       </c>
       <c r="E57">
         <v>126.2425859999999</v>
       </c>
       <c r="F57">
-        <v>242.6031729999999</v>
+        <v>242.603173</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58">
         <v>2025</v>
       </c>
       <c r="B58">
         <v>106.7651</v>
       </c>
       <c r="C58">
         <v>1.034983</v>
       </c>
       <c r="D58">
         <v>10.84874799999999</v>
       </c>
       <c r="E58">
         <v>121.8312369999999</v>
       </c>
       <c r="F58">
         <v>240.480066</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59">
         <v>2026</v>
       </c>
       <c r="B59">
-        <v>45.74078600000004</v>
+        <v>54.43294500000002</v>
       </c>
       <c r="C59">
-        <v>0.4605109999999999</v>
+        <v>0.5532449999999999</v>
       </c>
       <c r="D59">
-        <v>4.556909999999999</v>
+        <v>5.409760000000002</v>
       </c>
       <c r="E59">
-        <v>51.77089299999997</v>
+        <v>61.76866799999998</v>
       </c>
       <c r="F59">
-        <v>102.529099</v>
+        <v>122.164617</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>